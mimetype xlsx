--- v0 (2026-02-17)
+++ v1 (2026-05-13)
@@ -1,113 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19fd3a461a14779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1930da06746543c298aa56bcac799c16.psmdcp" Id="R7c28312c6221453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b771cd98ce4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4719de0119794773b4c9a9f8063bd5e3.psmdcp" Id="Rce6ea86e34fc4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.002-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>29.06.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>яввяя еявеяв</x:t>
   </x:si>
   <x:si>
     <x:t>мммм</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.002-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.04.2020</x:t>
   </x:si>
   <x:si>
     <x:t>ва да бъде оцветена в сиво и в колона „Действия“ да остане само възможност за „Преглед“. Опцията за оттегляне следва да бъде налична до изтичането на срока за подаване на оферти, като оттеглена оферта не следва да позволява преглед в т.4 „Подадени оферти“ в профила на бенефициента. Вместо това тя следва да бъде оцветена в сиво и вместо бутона „Преглед“ да бъде изписан текст „Оттеглена“. Бутонът продължава да си е Преглед след оттеглянето.
 След изтичане на срока за подаване на оферти в Е-тръжни процедури/секция „Подадени оферти“ при преглед на офертата, в полето „Брой подадени оферти“ следва да излиза автоматично информация за броя подадени оферти по Обособената позиция. 
 След оттегляне, офертата е видима във вътрешната среда, договор BG1846-1.003-0002-C02, бенефициент Заразно зло ООД.
 В момента процесът по изискването на допълнителни документи и разяснения от оферентите се случва извън системата. С оглед постигане на пълна прозрачност е необходимо бенефициентите да могат да изискват документи от оферентите през ИСУН. С тази цел в портала за електронно отчитане изгледът на Договор/Секция 4. Подадени оферти е нужно да се промени, като се структурира по обособени позиции, от които да се достъпват получените оферти към всяка обособена позиция. Не става ясно, че е обособено по ОП. Може ли да се добави колона „Обособена позиция“?
 Във всяка оферта следва да има възможност за комуникация с оферента с текстово поле и възможност за прикачване на файл. Бенефициентът следва да има възможност да задава краен срок за отговор на оферента.
 При изпращане на комуникация оферентът следва да получава имейл съобщение, че има изпратена комуникация по оферта, подадена по дадена обособена позиция (следва да е изписано името). В портала за е-кандидатстване, в секция Комуникация/колона Действия към дадената оферта следва да се визуализира  бутон „Отговор на въпрос“. При натискането му оферентът следва да вижда поле със зададения въпрос, текстово поле за отговор, възможност за прикачване на файл и подпис, както и самата оферта (визуално по аналог с отговор на въпрос от ОК). Оферентът не следва да има възможност да променя нищо по самата оферта. След изпращане на отговор бутонът „Отговор на въпрос“ е необходимо да изчезва от офертата, както и е нужно да изчезва след изтичане на срока за отговор.
 При изпращане на отговор, бенефициентът следва да визуализира версии на офертата, като всяка версия е нужно да съдържа офертата и прикачените документи от предходно изпратените отговори.
 За всяка обособена позиция бенефициентът следва да има възможност да извърши класиране, като посочи ръчно мястото в класацията на всяка една оферта (плюс възможност за отхвърляне). Системата не следва да позволява обвързването на Процедурата за избор на изпълнител с договор, в случай че не е извършено класиране. 
 След извършване на класирането, в Е-тръжни процедури/секция „Подадени оферти“ при преглед на офертата, в полето „Брой класирани оферти“ следва да излиза автоматично информация за класираните оферти (без тези, които са отхвърлени).
 В допълнение към горното, при преглед на офертата следва да се добави ново поле „Резултат от класиране“, в което да излиза автоматично на кое място е класирана офертата, или дали е отхвърлена ако случаят е такъв. 
 -	Обявите не се визуализират от най-скоро изтичащата оферта, а от тази, която изтича последна.
 -	При процедура по ПМС и тип на процедурата „Избор с публична покана“ полето „Брой класирани оферти“ също да стане неактивно. Тази информация следва да се визуализира, след като бенефициентът извърши класирането.
 -	Когато процедурата е по ПМС с тип „Без провеждане на процедура“ полето „Брой подадени оферти“ не следва да е неактивно.
 -	 При запис на подготвяна оферта, не се запазват „Данни за кандидата“. ЕИК 131282355
  системата?</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -126,99 +120,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -457,122 +452,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="19.200625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44741.5690751389</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>43949.338013588</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>10</x:v>
+      <x:c r="D3" s="5" t="s">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>