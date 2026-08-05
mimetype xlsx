--- v1 (2026-05-13)
+++ v2 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b771cd98ce4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4719de0119794773b4c9a9f8063bd5e3.psmdcp" Id="Rce6ea86e34fc4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae8873f5cb54c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2974dd21006746d2926ba02cc5a21b30.psmdcp" Id="Rc38a0c1ba67d4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>