--- v15 (2026-08-31)
+++ v16 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44768946ba1443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c643e18155c2425d8e674512f56a9b4d.psmdcp" Id="Raf55de82f1ba4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f43594590784447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c0d58673ae4a9ab470cd85462f6860.psmdcp" Id="R08b0bfba348d40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.001-0086-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга</x:t>
   </x:si>
   <x:si>
     <x:t>тестфирма</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0008-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Струг</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение</x:t>
   </x:si>
   <x:si>
     <x:t>БРИТАНИКА БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-1.003-0015-C04</x:t>
+    <x:t>BG05M9OP001-1.003-0015-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка компютри</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на струг, абкант , преса i софтуер</x:t>
   </x:si>
   <x:si>
     <x:t>МИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка 3</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 1</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСКИ СЪВЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-7.002-0002-C04</x:t>
   </x:si>
@@ -679,75 +679,75 @@
   <x:si>
     <x:t>Тестова процедура за Е-тръжни към проект</x:t>
   </x:si>
   <x:si>
     <x:t>Чуек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура за Е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t>тест след договор</x:t>
   </x:si>
   <x:si>
     <x:t>Покупка на стоки</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarska skara ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0016</x:t>
   </x:si>
   <x:si>
+    <x:t>шоколадов кейк</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.002-0005</x:t>
+  </x:si>
+  <x:si>
     <x:t>Коледна - обявена на 09.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕРАКТИВНА БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Кубрат Пулев</x:t>
   </x:si>
   <x:si>
     <x:t>НАИВ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0006</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16M1OP001-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0006-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Могат ли да се прикачват разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Дезинфектант</x:t>
   </x:si>
   <x:si>
     <x:t>Моите е-тръжни 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Присъединява ли се към ПИИ?</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на помощ</x:t>
   </x:si>
@@ -1316,63 +1316,63 @@
   <x:si>
     <x:t>BG-RRP-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
   </x:si>
   <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка на котел пелетен“	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛ ИНДЪСТРИ ЕООД 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.008-0018</x:t>
+  </x:si>
+  <x:si>
     <x:t>Кандидат 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.060-0002</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG-RRP-12.008-0018</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК14</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на трактор - 1бр. със следните минимални технически характтеристики: с кабина, с климатик и с мощност от 55-60 к.с.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на навигационна система и софтуер - 2 броя</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на малки влажни зони</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Тестова от Деня на победата	2
 </x:t>
   </x:si>
   <x:si>
     <x:t>Черно море</x:t>
@@ -1636,69 +1636,69 @@
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
   </x:si>
   <x:si>
-    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
@@ -1913,50 +1913,53 @@
     <x:t>TEts</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИС</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване в Смядово на:
 - система за управление на ресурсите;
 - система за управление на взаимоотношенията с клиенти и
 - система за бизнес анализи,
 в изпълнение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Нова обявена процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Община Пловдив 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR003-4.005-0003-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR003-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.010-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>4444444444444444</x:t>
   </x:si>
   <x:si>
     <x:t>2222</x:t>
   </x:si>
   <x:si>
     <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fet</x:t>
@@ -1990,50 +1993,53 @@
     <x:t>Почистване на водоем</x:t>
   </x:si>
   <x:si>
     <x:t>Маги Комерс</x:t>
   </x:si>
   <x:si>
     <x:t>Фирма 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Д-р Икономов</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на доставка</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -2385,51 +2391,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D408"/>
+  <x:dimension ref="A1:D411"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -4346,54 +4352,54 @@
         <x:v>225</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4">
       <x:c r="A139" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4">
       <x:c r="A140" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4">
       <x:c r="A141" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4">
       <x:c r="A142" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>233</x:v>
@@ -5203,51 +5209,51 @@
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4">
       <x:c r="A200" s="2">
         <x:v>44534</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4">
       <x:c r="A201" s="2">
         <x:v>44560</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4">
       <x:c r="A202" s="2">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4">
       <x:c r="A203" s="2">
         <x:v>44567</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>78</x:v>
@@ -5928,65 +5934,65 @@
         <x:v>428</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4">
       <x:c r="A252" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4">
       <x:c r="A253" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4">
       <x:c r="A254" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4">
       <x:c r="A255" s="2">
         <x:v>45050</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4">
       <x:c r="A256" s="2">
         <x:v>45051</x:v>
@@ -6827,51 +6833,51 @@
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4">
       <x:c r="A316" s="2">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4">
       <x:c r="A317" s="2">
         <x:v>45532</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4">
       <x:c r="A318" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4">
       <x:c r="A319" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>526</x:v>
@@ -6992,54 +6998,54 @@
         <x:v>537</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>78</x:v>
@@ -7773,381 +7779,423 @@
         <x:v>620</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:4">
       <x:c r="A384" s="2">
         <x:v>46142</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:4">
       <x:c r="A385" s="2">
-        <x:v>46146</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:4">
       <x:c r="A386" s="2">
-        <x:v>46147</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:4">
       <x:c r="A387" s="2">
-        <x:v>46150</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:4">
       <x:c r="A388" s="2">
-        <x:v>46152</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:4">
       <x:c r="A389" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:4">
       <x:c r="A390" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:4">
       <x:c r="A391" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:4">
       <x:c r="A392" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:4">
       <x:c r="A393" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:4">
       <x:c r="A394" s="2">
-        <x:v>46157</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:4">
       <x:c r="A395" s="2">
-        <x:v>46158</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:4">
       <x:c r="A396" s="2">
-        <x:v>46173</x:v>
+        <x:v>46158</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4">
       <x:c r="A397" s="2">
-        <x:v>46193</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4">
       <x:c r="A398" s="2">
-        <x:v>46203</x:v>
+        <x:v>46193</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4">
       <x:c r="A399" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:4">
       <x:c r="A400" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4">
       <x:c r="A401" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:4">
       <x:c r="A402" s="2">
-        <x:v>46225</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:4">
       <x:c r="A403" s="2">
-        <x:v>46226</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:4">
       <x:c r="A404" s="2">
-        <x:v>46230</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:4">
       <x:c r="A405" s="2">
-        <x:v>46265</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:4">
       <x:c r="A406" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:4">
       <x:c r="A407" s="2">
-        <x:v>46295</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:4">
       <x:c r="A408" s="2">
+        <x:v>46270</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:4">
+      <x:c r="A409" s="2">
+        <x:v>46270</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:4">
+      <x:c r="A410" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:4">
+      <x:c r="A411" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B408" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C408" s="0" t="s">
+      <x:c r="B411" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D408" s="0" t="s">
+      <x:c r="D411" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Архив</vt:lpstr>
       <vt:lpstr>Архив!Print_Area</vt:lpstr>
       <vt:lpstr>Архив!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>