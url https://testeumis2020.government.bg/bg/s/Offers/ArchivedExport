--- v16 (2026-09-21)
+++ v17 (2026-09-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f43594590784447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c0d58673ae4a9ab470cd85462f6860.psmdcp" Id="R08b0bfba348d40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ba678a003c4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77bfa7ed403f48d38c5dd415204b958b.psmdcp" Id="R6d9b4a6582604f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>