--- v17 (2026-09-22)
+++ v18 (2026-10-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ba678a003c4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77bfa7ed403f48d38c5dd415204b958b.psmdcp" Id="R6d9b4a6582604f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e1228337004d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0cf2ca544bd462288d8e2dc9f9b09dd.psmdcp" Id="Re1b5c678f00544f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -1543,51 +1543,51 @@
   <x:si>
     <x:t>Ивана 23</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0019-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на прредмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Трети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>ЕФСУ 456</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.005-0008-C10</x:t>
+    <x:t>2021BG16RFOP001-2.005-0008-C11</x:t>
   </x:si>
   <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИРЕНА</x:t>
   </x:si>
   <x:si>
     <x:t>Ася</x:t>
   </x:si>
   <x:si>
     <x:t>ася2</x:t>
   </x:si>
   <x:si>
     <x:t>Първи</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0001</x:t>
   </x:si>
@@ -1634,71 +1634,71 @@
     <x:t>мйьдфкъ</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
@@ -1996,50 +1996,59 @@
     <x:t>Маги Комерс</x:t>
   </x:si>
   <x:si>
     <x:t>Фирма 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Д-р Икономов</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на доставка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJKJGKGKGKGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.028-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -2391,51 +2400,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D411"/>
+  <x:dimension ref="A1:D412"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -6998,54 +7007,54 @@
         <x:v>537</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>78</x:v>
@@ -8129,73 +8138,87 @@
         <x:v>651</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:4">
       <x:c r="A409" s="2">
         <x:v>46270</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:4">
       <x:c r="A410" s="2">
-        <x:v>46295</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:4">
       <x:c r="A411" s="2">
-        <x:v>46752</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:4">
+      <x:c r="A412" s="2">
+        <x:v>46752</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Архив</vt:lpstr>
       <vt:lpstr>Архив!Print_Area</vt:lpstr>
       <vt:lpstr>Архив!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>