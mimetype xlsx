--- v18 (2026-10-13)
+++ v19 (2026-10-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e1228337004d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0cf2ca544bd462288d8e2dc9f9b09dd.psmdcp" Id="Re1b5c678f00544f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162c2183210e470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1f896b5edc1406c98c279758289fdfd.psmdcp" Id="R75ef898ac2dd4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>