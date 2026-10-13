--- v19 (2026-10-13)
+++ v20 (2026-10-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162c2183210e470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1f896b5edc1406c98c279758289fdfd.psmdcp" Id="R75ef898ac2dd4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c62af7ed86434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a28f0fc84ed949c88d870a9d36666a96.psmdcp" Id="R6afd9d37ac3a4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>