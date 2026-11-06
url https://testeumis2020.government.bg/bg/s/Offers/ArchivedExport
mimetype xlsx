--- v20 (2026-10-13)
+++ v21 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c62af7ed86434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a28f0fc84ed949c88d870a9d36666a96.psmdcp" Id="R6afd9d37ac3a4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c5659811844dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f5264fee91841a1a08a2bb3f3f07136.psmdcp" Id="Rc75494e6290b4b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -1510,51 +1510,51 @@
   <x:si>
     <x:t>Тутурутка Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.006-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на Материали</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМИ АД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЧЕРНОМОРСКО ЗЛАТО АД	</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ "ВТВ - ВИКТОРИЯ ПЕНЕВА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.016-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Некъв нормален кандиадат</x:t>
   </x:si>
   <x:si>
-    <x:t>FP2044-1.006-0001-C06</x:t>
+    <x:t>FP2044-1.006-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>Пети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана 23</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0019-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на прредмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Трети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003</x:t>
   </x:si>
@@ -1934,51 +1934,51 @@
   <x:si>
     <x:t>Община Пловдив 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.010-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>4444444444444444</x:t>
   </x:si>
   <x:si>
     <x:t>2222</x:t>
   </x:si>
   <x:si>
     <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
-    <x:t>FP2044-2.005-0001-C01</x:t>
+    <x:t>FP2044-2.005-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тест с ПП 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0017</x:t>